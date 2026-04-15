--- v0 (2025-11-04)
+++ v1 (2026-04-15)
@@ -1,1436 +1,1625 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="22B1CB7C" w14:textId="77777777" w:rsidR="00377BDD" w:rsidRDefault="00377BDD">
+    <w:p w14:paraId="55D8660D" w14:textId="77777777" w:rsidR="00E519BF" w:rsidRPr="00DF30F2" w:rsidRDefault="00E519BF" w:rsidP="00E519BF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="373" w:lineRule="exact"/>
         <w:ind w:left="1853"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF30F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">CAMPIONATO ITALIANO DI PATTINAGGIO </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4A4F4C09" w14:textId="13C5B4B2" w:rsidR="006618FA" w:rsidRPr="00DF30F2" w:rsidRDefault="006618FA">
-[...26 lines deleted...]
-    <w:p w14:paraId="5F24DB52" w14:textId="5A9CB23A" w:rsidR="006618FA" w:rsidRPr="00DF30F2" w:rsidRDefault="006618FA">
+    <w:p w14:paraId="69CFEDD1" w14:textId="02D08964" w:rsidR="00E519BF" w:rsidRPr="00DF30F2" w:rsidRDefault="00E519BF" w:rsidP="00E519BF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="2320"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF30F2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>SPETTACOLO e SINCRONIZZATO 20</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">SPETTACOLO e SINCRONIZZATO </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486E3D9A" w14:textId="77777777" w:rsidR="00DF30F2" w:rsidRDefault="00DF30F2">
+    <w:p w14:paraId="68E36522" w14:textId="77777777" w:rsidR="00E519BF" w:rsidRDefault="00E519BF" w:rsidP="00E519BF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="2320"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23FEC1C4" w14:textId="77777777" w:rsidR="006618FA" w:rsidRDefault="006618FA">
+    <w:p w14:paraId="76ABAD01" w14:textId="77777777" w:rsidR="00E519BF" w:rsidRDefault="00E519BF" w:rsidP="00E519BF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="213" w:lineRule="exact"/>
         <w:ind w:left="466"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F220BD6" w14:textId="77777777" w:rsidR="00377BDD" w:rsidRPr="00377BDD" w:rsidRDefault="00377BDD" w:rsidP="00377BDD">
+    <w:p w14:paraId="3318EF88" w14:textId="77777777" w:rsidR="00E519BF" w:rsidRPr="00E519BF" w:rsidRDefault="00E519BF" w:rsidP="00E519BF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00377BDD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E519BF">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SCHEDA DA COMPILARE A CURA DEI GRUPPI SPETTACOLO IN GARA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282CBDB3" w14:textId="77777777" w:rsidR="00377BDD" w:rsidRPr="00377BDD" w:rsidRDefault="00377BDD" w:rsidP="00377BDD">
+    <w:p w14:paraId="5EAA0B19" w14:textId="77777777" w:rsidR="00E519BF" w:rsidRPr="00377BDD" w:rsidRDefault="00E519BF" w:rsidP="00E519BF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57765544" w14:textId="243C10E9" w:rsidR="00377BDD" w:rsidRPr="00377BDD" w:rsidRDefault="00377BDD" w:rsidP="00377BDD">
+    <w:p w14:paraId="3C789DFE" w14:textId="77777777" w:rsidR="00E519BF" w:rsidRPr="00377BDD" w:rsidRDefault="00E519BF" w:rsidP="00E519BF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00377BDD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>NOME GRUPPO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00377BDD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B1F85A" w14:textId="4AE2594E" w:rsidR="00377BDD" w:rsidRPr="00377BDD" w:rsidRDefault="00377BDD" w:rsidP="00377BDD">
+    <w:p w14:paraId="7A51DFED" w14:textId="77777777" w:rsidR="00E519BF" w:rsidRPr="00377BDD" w:rsidRDefault="00E519BF" w:rsidP="00E519BF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00377BDD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>CATEGORIA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00377BDD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53918F0D" w14:textId="6549EA1A" w:rsidR="00377BDD" w:rsidRPr="00377BDD" w:rsidRDefault="00377BDD" w:rsidP="00377BDD">
+    <w:p w14:paraId="32089251" w14:textId="77777777" w:rsidR="00E519BF" w:rsidRPr="00377BDD" w:rsidRDefault="00E519BF" w:rsidP="00E519BF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00377BDD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ANNO DI COSTITUZIONE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00377BDD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1229D764" w14:textId="3082C7E9" w:rsidR="00377BDD" w:rsidRPr="00377BDD" w:rsidRDefault="00377BDD" w:rsidP="00377BDD">
+    <w:p w14:paraId="0DE1F3C9" w14:textId="40C3839A" w:rsidR="00E519BF" w:rsidRPr="00377BDD" w:rsidRDefault="00E519BF" w:rsidP="00E519BF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00377BDD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>NOME ATLETI (Solo per i Quartetti) _______________________________________________________________________</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>_____________________________________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6A38DFDB" w14:textId="20AFE160" w:rsidR="00377BDD" w:rsidRPr="00377BDD" w:rsidRDefault="00377BDD" w:rsidP="00377BDD">
+    <w:p w14:paraId="30522F00" w14:textId="77777777" w:rsidR="00E519BF" w:rsidRPr="00377BDD" w:rsidRDefault="00E519BF" w:rsidP="00E519BF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00377BDD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>SOCIETA’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00377BDD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F0CE2B" w14:textId="5F18CAF2" w:rsidR="00377BDD" w:rsidRPr="00377BDD" w:rsidRDefault="00377BDD" w:rsidP="00377BDD">
+    <w:p w14:paraId="5BE1E9B1" w14:textId="77777777" w:rsidR="00E519BF" w:rsidRPr="00377BDD" w:rsidRDefault="00E519BF" w:rsidP="00E519BF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00377BDD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>REGIONE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00377BDD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2219E5" w14:textId="783D6EDD" w:rsidR="00377BDD" w:rsidRPr="00377BDD" w:rsidRDefault="00377BDD" w:rsidP="00377BDD">
+    <w:p w14:paraId="04CF0B37" w14:textId="77777777" w:rsidR="00E519BF" w:rsidRPr="00377BDD" w:rsidRDefault="00E519BF" w:rsidP="00E519BF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00377BDD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>TITOLO BRANO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00377BDD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36482A9A" w14:textId="250870B7" w:rsidR="00377BDD" w:rsidRPr="00377BDD" w:rsidRDefault="00377BDD" w:rsidP="00377BDD">
+    <w:p w14:paraId="15EDDD47" w14:textId="77777777" w:rsidR="00E519BF" w:rsidRPr="00377BDD" w:rsidRDefault="00E519BF" w:rsidP="00E519BF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00377BDD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ALLENATORE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00377BDD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09972992" w14:textId="4DDF4275" w:rsidR="00377BDD" w:rsidRPr="00377BDD" w:rsidRDefault="00377BDD" w:rsidP="00377BDD">
+    <w:p w14:paraId="614EAB48" w14:textId="77777777" w:rsidR="00E519BF" w:rsidRPr="00377BDD" w:rsidRDefault="00E519BF" w:rsidP="00E519BF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00377BDD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>COREOGRAFO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00377BDD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07226E6E" w14:textId="2DF0CAED" w:rsidR="00377BDD" w:rsidRPr="00377BDD" w:rsidRDefault="00377BDD" w:rsidP="00377BDD">
+    <w:p w14:paraId="220DD5BB" w14:textId="77777777" w:rsidR="00E519BF" w:rsidRPr="00377BDD" w:rsidRDefault="00E519BF" w:rsidP="00E519BF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00377BDD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>MUSICHE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00377BDD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DEA0DB4" w14:textId="77777777" w:rsidR="007B0F69" w:rsidRDefault="007B0F69" w:rsidP="00377BDD">
+    <w:p w14:paraId="07CD21FB" w14:textId="77777777" w:rsidR="00E519BF" w:rsidRDefault="00E519BF" w:rsidP="00E519BF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="13" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2908E89E" w14:textId="1F118362" w:rsidR="006618FA" w:rsidRDefault="00377BDD" w:rsidP="00377BDD">
+    <w:p w14:paraId="639D52C1" w14:textId="77777777" w:rsidR="00E519BF" w:rsidRDefault="00E519BF" w:rsidP="00E519BF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="13" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00377BDD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>CURRICULUM/TITOLI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35375D94" w14:textId="77777777" w:rsidR="00377BDD" w:rsidRPr="00377BDD" w:rsidRDefault="00377BDD" w:rsidP="00377BDD">
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="652D002A" w14:textId="4EF0625C" w:rsidR="007C0904" w:rsidRPr="0052525E" w:rsidRDefault="007C0904" w:rsidP="001E7FD1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7705"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:color w:val="0F2D62"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00377BDD" w:rsidRPr="00377BDD" w:rsidSect="00DF30F2">
-[...2 lines deleted...]
-      <w:pgMar w:top="666" w:right="133" w:bottom="293" w:left="666" w:header="284" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="007C0904" w:rsidRPr="0052525E" w:rsidSect="008F471B">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="2096" w:right="1134" w:bottom="1134" w:left="851" w:header="851" w:footer="700" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:noEndnote/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="432B5742" w14:textId="77777777" w:rsidR="00DE667C" w:rsidRDefault="00DE667C">
+    <w:p w14:paraId="363DB037" w14:textId="77777777" w:rsidR="00220F85" w:rsidRDefault="00220F85">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="757D610E" w14:textId="77777777" w:rsidR="00DE667C" w:rsidRDefault="00DE667C">
+    <w:p w14:paraId="051A6F67" w14:textId="77777777" w:rsidR="00220F85" w:rsidRDefault="00220F85">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MinionPro-Regular">
+    <w:altName w:val="Minion Pro"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica-Narrow">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:footnotes>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31DDE56B" w14:textId="77777777" w:rsidR="005D0EF1" w:rsidRDefault="005D0EF1">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="498EB4AD" w14:textId="45091AB0" w:rsidR="003C1A89" w:rsidRDefault="00DF30F2">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="448010A8" w14:textId="51BE5A59" w:rsidR="00233219" w:rsidRDefault="008F471B" w:rsidP="00EB565C">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="Pidipagina"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4819"/>
+        <w:tab w:val="clear" w:pos="9638"/>
+      </w:tabs>
     </w:pPr>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="000E49C9">
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica-Narrow" w:hAnsi="Helvetica-Narrow"/>
+        <w:i/>
         <w:noProof/>
+        <w:color w:val="000080"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="36"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18750DE4" wp14:editId="425B5643">
-          <wp:extent cx="6534150" cy="1304925"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E9CF368" wp14:editId="34D2B833">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>3624</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-84600</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1388745" cy="612799"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="Immagine 1" descr="Settore Artistico"/>
+          <wp:wrapNone/>
+          <wp:docPr id="7" name="Immagine 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="Settore Artistico"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="0" name="logo_FISR.jpg"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...6 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6534150" cy="1304925"/>
+                    <a:ext cx="1409838" cy="622106"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4A49C6D8" w14:textId="6956ACA9" w:rsidR="00233219" w:rsidRDefault="00233219" w:rsidP="00EB565C">
+    <w:pPr>
+      <w:pStyle w:val="Pidipagina"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4819"/>
+        <w:tab w:val="clear" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23CA3CC1" w14:textId="39862C3A" w:rsidR="008F471B" w:rsidRDefault="008F471B" w:rsidP="008F471B">
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:noProof/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34249251" wp14:editId="4421FF47">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>199768</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>120843</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2260600" cy="419100"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="5" name="Immagine 5"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="5" name="SkateItalia_Carta_Intestata_Loghi Pie di pagina.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2260600" cy="419100"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="40EFA8B1" w14:textId="48E642C3" w:rsidR="008F471B" w:rsidRPr="008F471B" w:rsidRDefault="008F471B" w:rsidP="008F471B">
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="008F471B">
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>FEDERAZIONE ITALIANA SPORT ROTELLISTICI</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5FA0F1F6" w14:textId="359F40D0" w:rsidR="00233219" w:rsidRPr="0052525E" w:rsidRDefault="0052525E" w:rsidP="008F471B">
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0052525E">
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Viale Tiziano, 74 - 00196 • Roma • Italia</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4BE34997" w14:textId="2B8BF94F" w:rsidR="0052525E" w:rsidRDefault="0052525E" w:rsidP="008F471B">
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="284"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0052525E">
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>T. +39 06916840</w:t>
+    </w:r>
+    <w:r w:rsidR="005D0EF1">
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>10</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0052525E">
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:color w:val="002060"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> • </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r w:rsidR="0001710E" w:rsidRPr="00562CA0">
+        <w:rPr>
+          <w:rStyle w:val="Collegamentoipertestuale"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>www.fisr.It</w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="191B2EC1" w14:textId="77777777" w:rsidR="00220F85" w:rsidRDefault="00220F85">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6FF160A2" w14:textId="77777777" w:rsidR="00220F85" w:rsidRDefault="00220F85">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DE189D1" w14:textId="77777777" w:rsidR="005D0EF1" w:rsidRDefault="005D0EF1">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45B40741" w14:textId="085EA151" w:rsidR="00233219" w:rsidRPr="00B95AD3" w:rsidRDefault="00233219" w:rsidP="00DA0977">
+    <w:pPr>
+      <w:pStyle w:val="Intestazione"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53C666A9" w14:textId="3E9558A8" w:rsidR="00233219" w:rsidRPr="00AA7718" w:rsidRDefault="00233219" w:rsidP="00DD752A">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="4536"/>
+        <w:tab w:val="left" w:pos="5105"/>
+      </w:tabs>
+      <w:ind w:left="284"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica-Narrow" w:hAnsi="Helvetica-Narrow"/>
+        <w:i/>
+        <w:color w:val="000080"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="36"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000E49C9">
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica-Narrow" w:hAnsi="Helvetica-Narrow"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="000080"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="36"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FAEAD52" wp14:editId="3BBE47B7">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>114436</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-141605</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1828800" cy="806978"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:wrapNone/>
+          <wp:docPr id="16" name="Immagine 16"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="logo_FISR.jpg"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1828800" cy="806978"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Helvetica-Narrow" w:hAnsi="Helvetica-Narrow"/>
+        <w:i/>
+        <w:color w:val="000080"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="36"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21ED4A74"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0410000F">
+    <w:nsid w:val="FFFFFF1D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B4D61E96"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1229"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1229" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1949"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1949" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2669"/>
+          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2669" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3389"/>
+          <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="3389" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4109"/>
+          <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="4109" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4829"/>
+          <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4829" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5549"/>
+          <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="5549" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6269"/>
+          <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="6269" w:hanging="180"/>
-      </w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28CF3E6F"/>
+    <w:nsid w:val="2CAC7A0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D9F8BA28"/>
-[...112 lines deleted...]
-    <w:tmpl w:val="ABF2F3D4"/>
+    <w:tmpl w:val="DCC647D8"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1186" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04100003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1906" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04100005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2626" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3346" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04100003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4066" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04100005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4786" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5506" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04100003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6226" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04100005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6946" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="1" w16cid:durableId="2137095663">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="964695953">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
-  <w:bordersDoNotSurroundHeader/>
-  <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:drawingGridVerticalSpacing w:val="120"/>
+  <w:defaultTableStyle w:val="Normale"/>
+  <w:drawingGridHorizontalSpacing w:val="0"/>
+  <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
-  <w:displayVerticalDrawingGridEvery w:val="3"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
-  <w:doNotShadeFormData/>
+  <w:drawingGridHorizontalOrigin w:val="0"/>
+  <w:drawingGridVerticalOrigin w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:doNotValidateAgainstSchema/>
-  <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="43009"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:spaceForUL/>
-[...5 lines deleted...]
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006618FA"/>
-[...146 lines deleted...]
-    <w:rsid w:val="00FF2CF8"/>
+    <w:rsidRoot w:val="0027136C"/>
+    <w:rsid w:val="00014A6A"/>
+    <w:rsid w:val="00015B2C"/>
+    <w:rsid w:val="0001710E"/>
+    <w:rsid w:val="000430DA"/>
+    <w:rsid w:val="000538AE"/>
+    <w:rsid w:val="00060B1E"/>
+    <w:rsid w:val="0006504C"/>
+    <w:rsid w:val="000B038F"/>
+    <w:rsid w:val="000D0AAF"/>
+    <w:rsid w:val="000E49C9"/>
+    <w:rsid w:val="000F514E"/>
+    <w:rsid w:val="001201E1"/>
+    <w:rsid w:val="00160A1F"/>
+    <w:rsid w:val="001B09A5"/>
+    <w:rsid w:val="001B439E"/>
+    <w:rsid w:val="001D43A5"/>
+    <w:rsid w:val="001E66CD"/>
+    <w:rsid w:val="001E7FD1"/>
+    <w:rsid w:val="001F3017"/>
+    <w:rsid w:val="00220998"/>
+    <w:rsid w:val="00220F85"/>
+    <w:rsid w:val="00233219"/>
+    <w:rsid w:val="00237A4A"/>
+    <w:rsid w:val="002453EA"/>
+    <w:rsid w:val="0027136C"/>
+    <w:rsid w:val="0028147F"/>
+    <w:rsid w:val="00290902"/>
+    <w:rsid w:val="002A26DB"/>
+    <w:rsid w:val="002A61C0"/>
+    <w:rsid w:val="002C4656"/>
+    <w:rsid w:val="002C61CC"/>
+    <w:rsid w:val="002D1407"/>
+    <w:rsid w:val="002E3050"/>
+    <w:rsid w:val="002F2751"/>
+    <w:rsid w:val="003030EA"/>
+    <w:rsid w:val="003456AA"/>
+    <w:rsid w:val="00357934"/>
+    <w:rsid w:val="003957C9"/>
+    <w:rsid w:val="003B338F"/>
+    <w:rsid w:val="003B63C6"/>
+    <w:rsid w:val="003B7E88"/>
+    <w:rsid w:val="003C679E"/>
+    <w:rsid w:val="004638BC"/>
+    <w:rsid w:val="004702CF"/>
+    <w:rsid w:val="00474628"/>
+    <w:rsid w:val="00491B1A"/>
+    <w:rsid w:val="00494528"/>
+    <w:rsid w:val="004B1BF1"/>
+    <w:rsid w:val="004B3FFB"/>
+    <w:rsid w:val="0050321A"/>
+    <w:rsid w:val="00516EEF"/>
+    <w:rsid w:val="00523003"/>
+    <w:rsid w:val="0052511A"/>
+    <w:rsid w:val="0052525E"/>
+    <w:rsid w:val="0052618E"/>
+    <w:rsid w:val="00535DB5"/>
+    <w:rsid w:val="00541C70"/>
+    <w:rsid w:val="00545B25"/>
+    <w:rsid w:val="00545E73"/>
+    <w:rsid w:val="00552AC3"/>
+    <w:rsid w:val="005557E2"/>
+    <w:rsid w:val="00561EF9"/>
+    <w:rsid w:val="005671B9"/>
+    <w:rsid w:val="005B2F83"/>
+    <w:rsid w:val="005C4FF5"/>
+    <w:rsid w:val="005D0EF1"/>
+    <w:rsid w:val="005E3BBD"/>
+    <w:rsid w:val="005E7E89"/>
+    <w:rsid w:val="00613C0B"/>
+    <w:rsid w:val="00631DF4"/>
+    <w:rsid w:val="006352DC"/>
+    <w:rsid w:val="00640E36"/>
+    <w:rsid w:val="00680A1D"/>
+    <w:rsid w:val="006B0413"/>
+    <w:rsid w:val="006B4E44"/>
+    <w:rsid w:val="006B6713"/>
+    <w:rsid w:val="006C10EF"/>
+    <w:rsid w:val="006D6933"/>
+    <w:rsid w:val="006D7AB2"/>
+    <w:rsid w:val="00706C65"/>
+    <w:rsid w:val="0072183F"/>
+    <w:rsid w:val="0077458B"/>
+    <w:rsid w:val="00777A4D"/>
+    <w:rsid w:val="007947EA"/>
+    <w:rsid w:val="007C04F6"/>
+    <w:rsid w:val="007C0904"/>
+    <w:rsid w:val="008335F2"/>
+    <w:rsid w:val="00846442"/>
+    <w:rsid w:val="00847817"/>
+    <w:rsid w:val="00847BAE"/>
+    <w:rsid w:val="00860272"/>
+    <w:rsid w:val="008671E2"/>
+    <w:rsid w:val="00871D6F"/>
+    <w:rsid w:val="008809D4"/>
+    <w:rsid w:val="008967FD"/>
+    <w:rsid w:val="008A19A8"/>
+    <w:rsid w:val="008A3196"/>
+    <w:rsid w:val="008C6C3C"/>
+    <w:rsid w:val="008D11E5"/>
+    <w:rsid w:val="008D7B4F"/>
+    <w:rsid w:val="008F471B"/>
+    <w:rsid w:val="00927B0E"/>
+    <w:rsid w:val="00965305"/>
+    <w:rsid w:val="00971891"/>
+    <w:rsid w:val="00971EFD"/>
+    <w:rsid w:val="009C56DC"/>
+    <w:rsid w:val="009D0F6F"/>
+    <w:rsid w:val="009F1F28"/>
+    <w:rsid w:val="00A230D3"/>
+    <w:rsid w:val="00A27913"/>
+    <w:rsid w:val="00A40B75"/>
+    <w:rsid w:val="00A47C3A"/>
+    <w:rsid w:val="00A47ED7"/>
+    <w:rsid w:val="00A53F9C"/>
+    <w:rsid w:val="00A62EA5"/>
+    <w:rsid w:val="00A63744"/>
+    <w:rsid w:val="00A82FAA"/>
+    <w:rsid w:val="00AA7718"/>
+    <w:rsid w:val="00AB41FA"/>
+    <w:rsid w:val="00B30AD1"/>
+    <w:rsid w:val="00B45C3D"/>
+    <w:rsid w:val="00B550C7"/>
+    <w:rsid w:val="00B64059"/>
+    <w:rsid w:val="00B76188"/>
+    <w:rsid w:val="00B76EB8"/>
+    <w:rsid w:val="00B828A1"/>
+    <w:rsid w:val="00B937CC"/>
+    <w:rsid w:val="00B95AD3"/>
+    <w:rsid w:val="00B9777B"/>
+    <w:rsid w:val="00BA1225"/>
+    <w:rsid w:val="00BC3522"/>
+    <w:rsid w:val="00BD0514"/>
+    <w:rsid w:val="00BF45E3"/>
+    <w:rsid w:val="00C0288A"/>
+    <w:rsid w:val="00C56F24"/>
+    <w:rsid w:val="00C80CEC"/>
+    <w:rsid w:val="00CB56B5"/>
+    <w:rsid w:val="00CC4E39"/>
+    <w:rsid w:val="00D06D31"/>
+    <w:rsid w:val="00D073E4"/>
+    <w:rsid w:val="00D1304F"/>
+    <w:rsid w:val="00D33094"/>
+    <w:rsid w:val="00D33EB6"/>
+    <w:rsid w:val="00D6047B"/>
+    <w:rsid w:val="00D61A2F"/>
+    <w:rsid w:val="00D85CE9"/>
+    <w:rsid w:val="00D93A32"/>
+    <w:rsid w:val="00DA0977"/>
+    <w:rsid w:val="00DA3E5C"/>
+    <w:rsid w:val="00DB7B4E"/>
+    <w:rsid w:val="00DD752A"/>
+    <w:rsid w:val="00DE0F6D"/>
+    <w:rsid w:val="00DE37E7"/>
+    <w:rsid w:val="00DF40D5"/>
+    <w:rsid w:val="00E06CDF"/>
+    <w:rsid w:val="00E101C3"/>
+    <w:rsid w:val="00E1157F"/>
+    <w:rsid w:val="00E20872"/>
+    <w:rsid w:val="00E218CD"/>
+    <w:rsid w:val="00E25BF8"/>
+    <w:rsid w:val="00E3416E"/>
+    <w:rsid w:val="00E519BF"/>
+    <w:rsid w:val="00E566ED"/>
+    <w:rsid w:val="00E651C8"/>
+    <w:rsid w:val="00E654F6"/>
+    <w:rsid w:val="00EB565C"/>
+    <w:rsid w:val="00EE0B25"/>
+    <w:rsid w:val="00EE57F8"/>
+    <w:rsid w:val="00F16AC9"/>
+    <w:rsid w:val="00F54798"/>
+    <w:rsid w:val="00F558BD"/>
+    <w:rsid w:val="00F60C31"/>
+    <w:rsid w:val="00F624A2"/>
+    <w:rsid w:val="00F90156"/>
+    <w:rsid w:val="00F9716A"/>
+    <w:rsid w:val="00FC4386"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="it-IT"/>
+  <w:themeFontLang w:val="it-IT" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="43009"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
+  <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="43792727"/>
-  <w15:docId w15:val="{B47BDFFB-9DE1-4139-AD9E-DC40D1949CBB}"/>
+  <w14:docId w14:val="3C9A9BBF"/>
+  <w15:docId w15:val="{33265046-E442-D947-8260-A0D7D0F9E174}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1452,171 +1641,163 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
-[...100 lines deleted...]
-    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="67"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="68"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="69"/>
+    <w:lsdException w:name="Light List" w:uiPriority="70"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="65"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Revision" w:uiPriority="71"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="72" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="73"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="60"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="37"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -1668,330 +1849,611 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+    <w:rsid w:val="00B64059"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:spacing w:val="20"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
-[...2 lines deleted...]
-    <w:rsid w:val="00F07395"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart111">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1111">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z0">
+    <w:name w:val="WW8Num5z0"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z0">
+    <w:name w:val="WW8Num6z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z1">
+    <w:name w:val="WW8Num6z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z2">
+    <w:name w:val="WW8Num6z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z0">
+    <w:name w:val="WW8Num7z0"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z0">
+    <w:name w:val="WW8Num11z0"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z0">
+    <w:name w:val="WW8Num13z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z1">
+    <w:name w:val="WW8Num13z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z2">
+    <w:name w:val="WW8Num13z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z0">
+    <w:name w:val="WW8Num14z0"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Carpredefinitoparagrafo1">
+    <w:name w:val="Car. predefinito paragrafo1"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Collegamentoipertestuale">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Numeropagina">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rimandocommento1">
+    <w:name w:val="Rimando commento1"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CarattereCarattere1">
+    <w:name w:val="Carattere Carattere1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CarattereCarattere">
+    <w:name w:val="Carattere Carattere"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Enfasigrassetto">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intestazione1">
+    <w:name w:val="Intestazione1"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Corpotesto"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpotesto">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Elenco">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Corpotesto"/>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Didascalia1">
+    <w:name w:val="Didascalia1"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indice">
+    <w:name w:val="Indice"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pidipagina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normale"/>
-    <w:link w:val="PidipaginaCarattere"/>
-[...55 lines deleted...]
-    <w:rsid w:val="00EE2F6D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CarattereCarattere1">
-[...2 lines deleted...]
-    <w:rsid w:val="00696142"/>
+  <w:style w:type="paragraph" w:styleId="Intestazione">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nessunaspaziatura">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Testocommento1">
+    <w:name w:val="Testo commento1"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Testofumetto">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normale"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormaleWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
-[...23 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Grigliatabella">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E218CD"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Collegamentovisitato">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AB40A1"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E1157F"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragrafobase">
+    <w:name w:val="[Paragrafo base]"/>
+    <w:basedOn w:val="Normale"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008D11E5"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Menzionenonrisolta">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0052525E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normale"/>
+    <w:uiPriority w:val="72"/>
+    <w:qFormat/>
+    <w:rsid w:val="000538AE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="149446600">
+    <w:div w:id="266546028">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="692613542">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1752193075">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1534614974">
+    <w:div w:id="1869873873">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1980303049">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fisr.It" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2014,64 +2476,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -2149,149 +2607,174 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B217CF47-F807-441B-862B-5358D4BF734D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E98ED9A7-B606-AF4B-BBAE-A4D1B23763F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>110</Words>
-  <Characters>628</Characters>
+  <Words>117</Words>
+  <Characters>668</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>737</CharactersWithSpaces>
+  <CharactersWithSpaces>784</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="18" baseType="variant">
+    <vt:vector size="12" baseType="variant">
       <vt:variant>
-        <vt:i4>1703980</vt:i4>
-[...17 lines deleted...]
-        <vt:i4>393329</vt:i4>
+        <vt:i4>4915288</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:barbieri.walter@libero.it</vt:lpwstr>
+        <vt:lpwstr>http://www.rollersports.org/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5242992</vt:i4>
+        <vt:i4>4915288</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:artistico@fihp.org</vt:lpwstr>
+        <vt:lpwstr>http://www.rollersports.org/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Tarasconi.B;walter</dc:creator>
+  <dc:title> </dc:title>
+  <dc:subject/>
+  <dc:creator>Varisco.M</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>